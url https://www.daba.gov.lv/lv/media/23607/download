--- v0 (2025-10-07)
+++ v1 (2026-11-01)
@@ -2,239 +2,312 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vide-my.sharepoint.com/personal/rihards_mikelsons_daba_gov_lv/Documents/Documents/Darbs/Dokumenti/INV_atļauju reģistrs/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andris.soms\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{375DC32D-66C8-4BF4-916F-47795530AFD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCFF20B9-2666-404B-A5D7-BA338F5B3D9F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A640D51-23D5-4B2A-84C9-4AC7BCCF02F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Publ_inv_registrs" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="16">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="24">
   <si>
     <t>Suga, latviski</t>
   </si>
   <si>
     <t>Suga, latīniski</t>
   </si>
   <si>
     <t>Skaits</t>
   </si>
   <si>
     <t>Atļaujas mērķis</t>
   </si>
   <si>
     <t>Ķīnas mundžaks</t>
   </si>
   <si>
     <t>Muntiacus reevesi</t>
   </si>
   <si>
     <t>Pētniecība</t>
   </si>
   <si>
     <t>ex 0106 19 00</t>
   </si>
   <si>
     <t>Jenots</t>
   </si>
   <si>
     <t>Procyon lotor</t>
   </si>
   <si>
     <t>Citas darbības</t>
   </si>
   <si>
-    <t>jenotsuns</t>
-[...1 lines deleted...]
-  <si>
     <t>Nyctereutes procyonoides</t>
   </si>
   <si>
     <t>Ex situ saglabāšana</t>
   </si>
   <si>
     <t>KN kods</t>
+  </si>
+  <si>
+    <t>Dzeltenvēdera bruņurupucis</t>
+  </si>
+  <si>
+    <t>Tranchemis scripta script</t>
+  </si>
+  <si>
+    <t>Sarkanausu bruņurupucis</t>
+  </si>
+  <si>
+    <t>Tranchemis scripta elagan</t>
+  </si>
+  <si>
+    <t>Degunlācīši</t>
+  </si>
+  <si>
+    <t>Nasua nasua</t>
+  </si>
+  <si>
+    <t>Nutrija</t>
+  </si>
+  <si>
+    <t>Myocastor coypus</t>
+  </si>
+  <si>
+    <t>Nr. p.k.</t>
+  </si>
+  <si>
+    <t>Jenotsuns</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="8">
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <i/>
       </font>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C6612D96-F187-40A3-9D90-6ED34D228E71}" name="Tabula2" displayName="Tabula2" ref="A1:F7" totalsRowShown="0" headerRowDxfId="1">
-  <autoFilter ref="A1:F7" xr:uid="{C6612D96-F187-40A3-9D90-6ED34D228E71}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{C6612D96-F187-40A3-9D90-6ED34D228E71}" name="Tabula2" displayName="Tabula2" ref="A1:F2" insertRow="1" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <autoFilter ref="A1:F2" xr:uid="{C6612D96-F187-40A3-9D90-6ED34D228E71}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{B3389D16-9A0F-47D4-8959-96809237A097}" name="Nr.p.k."/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{1BD2E5D7-2700-49AE-AD6D-FAD055814293}" name="KN kods"/>
+    <tableColumn id="1" xr3:uid="{B3389D16-9A0F-47D4-8959-96809237A097}" name="Nr. p.k." dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{BC256F7D-CD3C-4A85-A0BD-E4060A1C64C8}" name="Suga, latviski" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{349B30B3-0F61-441A-9744-D54FA4FE0F2B}" name="Suga, latīniski" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{D6AA2AAA-7CDB-4C03-A346-51DAA437692C}" name="Skaits" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{573F2EB7-BB69-47F0-A45E-BBB6858AF766}" name="Atļaujas mērķis" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{1BD2E5D7-2700-49AE-AD6D-FAD055814293}" name="KN kods" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -490,246 +563,375 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6517964-1745-4F1D-AD86-AD97361A3ECC}">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2:C7"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="26.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="25.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="1"/>
+    <col min="5" max="5" width="19.140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="F1" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="C3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="4">
+        <v>3</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="4">
+        <v>2</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="4">
+        <v>2</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="4">
+        <v>12</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="4">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="4">
+        <v>5</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="4">
+        <v>6</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>9</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="4">
+        <v>3</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>10</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2">
+      <c r="D12" s="4">
+        <v>4</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>11</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="4">
         <v>1</v>
       </c>
-      <c r="B2" t="s">
-[...48 lines deleted...]
-      <c r="E4" t="s">
+      <c r="E13" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>12</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="4">
         <v>11</v>
       </c>
-      <c r="F4" t="s">
-[...47 lines deleted...]
-      <c r="B7" t="s">
+      <c r="E14" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="F14" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
         <v>13</v>
       </c>
-      <c r="D7">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="B15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="4">
+        <v>30</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101002E7AC6BA0B78E7489ABD81DAB412694E" ma:contentTypeVersion="19" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="e38562090e6a7c794f7b64cad055cba0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81cd52ae-2ab2-4881-ba89-1a31ef145d36" xmlns:ns3="4f75e75d-abcb-4ddb-b085-5e1145db8c12" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2adc118565cd2dfa9d3b19c0328ac3b" ns2:_="" ns3:_="">
     <xsd:import namespace="81cd52ae-2ab2-4881-ba89-1a31ef145d36"/>
     <xsd:import namespace="4f75e75d-abcb-4ddb-b085-5e1145db8c12"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -946,97 +1148,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81cd52ae-2ab2-4881-ba89-1a31ef145d36">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4f75e75d-abcb-4ddb-b085-5e1145db8c12" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B0524DA-141A-4C2C-9E3C-C7FB353919B9}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBCD9A5F-2DE1-4F03-B4F7-FD205E533A55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81cd52ae-2ab2-4881-ba89-1a31ef145d36"/>
     <ds:schemaRef ds:uri="4f75e75d-abcb-4ddb-b085-5e1145db8c12"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BF5EF73-7ABA-4CE4-991E-7C5D25DA66F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="81cd52ae-2ab2-4881-ba89-1a31ef145d36"/>
+    <ds:schemaRef ds:uri="4f75e75d-abcb-4ddb-b085-5e1145db8c12"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B0524DA-141A-4C2C-9E3C-C7FB353919B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Publ_inv_registrs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>