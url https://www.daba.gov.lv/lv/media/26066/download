--- v0 (2026-03-28)
+++ v1 (2026-06-26)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vide-my.sharepoint.com/personal/renars_leiskins_daba_gov_lv/Documents/Desktop/Renars/Projekti/Statistika CSP_OSP/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andris.soms\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="712" documentId="13_ncr:1_{692EC26B-08FA-417C-8150-F69D7FC4BE83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A4A6056-A5F9-43F7-B0B4-C9E5B18AFF81}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AAEB2B4-0348-40D0-9C6B-AACEB8EAF4D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="2610" windowWidth="29040" windowHeight="15720" xr2:uid="{4DDB5E0E-66AA-4FC4-ADE7-2E57F3AF92B4}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{4DDB5E0E-66AA-4FC4-ADE7-2E57F3AF92B4}"/>
   </bookViews>
   <sheets>
     <sheet name="Statistika" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Teritoriju kategorijas</t>
@@ -168,247 +167,358 @@
   <si>
     <t>t.sk. Aizsargājamās jūras teritorijas dabas lieguma zonas teritorija</t>
   </si>
   <si>
     <t>t.sk. Aizsargājamās jūras teritorijas neitrālā zonas teritorija</t>
   </si>
   <si>
     <t>t.sk. alejas</t>
   </si>
   <si>
     <t>t.sk. dendroloģiskie stādījumi</t>
   </si>
   <si>
     <t>t.sk. ģeoloģiskie un ģeomorfoloģiskie veidojumi</t>
   </si>
   <si>
     <t>Mikroliegumi, kas iekļauti Natura2000 tīklā</t>
   </si>
   <si>
     <t>Mikroliegumi</t>
   </si>
   <si>
     <t>Mikroliegumu buferzonas</t>
   </si>
   <si>
-    <t>t.sk. Natura2000 sauszemes teritorijas **</t>
-[...4 lines deleted...]
-  <si>
     <t>ĪADT pamatteritoriju kopējā platība *</t>
   </si>
   <si>
     <t>ĪADT pamatteritoriju kopējā platība (bez pārklājuma) *</t>
   </si>
   <si>
     <t>ĪADT sauszemes pamatteritorijas**</t>
   </si>
   <si>
     <t>ĪADT sauszemes pamatteritoriju kopējā platība (bez pārklājuma)**</t>
   </si>
   <si>
     <t>ĪADT jūras pamatteritorijas***</t>
   </si>
   <si>
     <t>ĪADT jūras pamatteritorijas (bez pārklāšanās)***</t>
   </si>
   <si>
     <t>* Latvijas teritorijas platība ieskaitot jūras akvatoriju, ha (tūkst)</t>
   </si>
   <si>
     <t>** Latvijas teritorijas sauszemes platība, ha (tūkst)</t>
   </si>
   <si>
     <t>*** Latvijas jūras akvatorijas platība, ha (tūkst)</t>
   </si>
   <si>
     <t>Platība, ha (tūkst)</t>
   </si>
   <si>
     <t>Procenti no Latvijas kopplatības</t>
   </si>
   <si>
     <t>10 aizsargājamo ainavu apvidi</t>
   </si>
   <si>
     <t>319 dabas pieminekļi,</t>
   </si>
   <si>
     <t>2026.g.</t>
   </si>
   <si>
-    <t>334 Natura 2000 teritorijas *</t>
-[...1 lines deleted...]
-  <si>
     <t>372 dabas liegumi</t>
+  </si>
+  <si>
+    <r>
+      <t>333 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Natura 2000</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t> teritorijas *</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">t.sk. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Natura 2000</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> sauszemes teritorijas **</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">t.sk. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Natura 2000</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> jūras teritorijas ***</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CCFF"/>
       <color rgb="FF339966"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -671,721 +781,720 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8164BD9-C951-4F4B-A8C5-BB22025406EC}">
   <dimension ref="A1:C61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C53" sqref="C53"/>
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.5546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="29.77734375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="65.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="15" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="A2" s="1" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+    </row>
+    <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B2" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="7">
+      <c r="B3" s="6">
         <v>203.99396899999999</v>
       </c>
       <c r="C3" s="10">
         <v>3.1592685302772185</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="5">
         <v>58.425521000000003</v>
       </c>
       <c r="C4" s="11">
         <v>0.90484003407155023</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="5">
         <v>56.703088000000001</v>
       </c>
       <c r="C5" s="11">
         <v>0.87816459656187096</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="5">
         <v>54.982640000000004</v>
       </c>
       <c r="C6" s="11">
         <v>0.85151990088276286</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="5">
         <v>8.9215599999999995</v>
       </c>
       <c r="C7" s="11">
         <v>0.13816880904444787</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="5">
         <v>2.569115</v>
       </c>
       <c r="C8" s="11">
         <v>3.9788059470342266E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="5">
         <v>17.714445999999999</v>
       </c>
       <c r="C9" s="11">
         <v>0.27434483506272261</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>4.6790719999999997</v>
       </c>
       <c r="C10" s="11">
         <v>7.2465107635124676E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="3">
         <v>475.514162</v>
       </c>
       <c r="C11" s="10">
         <v>7.3643203035465383</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>216.30115799999999</v>
       </c>
       <c r="C12" s="11">
         <v>3.3498708068762579</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>259.210399</v>
       </c>
       <c r="C13" s="11">
         <v>4.0144091528573647</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="3">
         <v>138.31228100000001</v>
       </c>
       <c r="C14" s="10">
         <v>2.1420517422951835</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>4.4937930000000001</v>
       </c>
       <c r="C15" s="11">
         <v>6.9595679107944869E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>22.107773000000002</v>
       </c>
       <c r="C16" s="11">
         <v>0.34238459036704355</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>50.153112999999998</v>
       </c>
       <c r="C17" s="11">
         <v>0.77672468638686698</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.4461110000000001</v>
       </c>
       <c r="C18" s="11">
         <v>5.337015641938981E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>4.5330260000000004</v>
       </c>
       <c r="C19" s="11">
         <v>7.0203283258479174E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>0.49081399999999997</v>
       </c>
       <c r="C20" s="11">
         <v>7.601269939600433E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B21" s="3">
         <v>183.958292</v>
       </c>
       <c r="C21" s="10">
         <v>2.8489746321821277</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>66.097802999999999</v>
       </c>
       <c r="C22" s="11">
         <v>1.0236611894068453</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>8.2547289999999993</v>
       </c>
       <c r="C23" s="11">
         <v>0.12784155180424345</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>10.022467000000001</v>
       </c>
       <c r="C24" s="11">
         <v>0.15521863094316246</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>2.12818</v>
       </c>
       <c r="C25" s="11">
         <v>3.2959269010376331E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>6.5683439999999997</v>
       </c>
       <c r="C26" s="11">
         <v>0.1017243921325693</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B27" s="3">
         <v>256.98826000000003</v>
       </c>
       <c r="C27" s="10">
         <v>3.9799947343967794</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="5">
         <v>2.8639969999999999</v>
       </c>
       <c r="C28" s="11">
         <v>4.4354917144184602E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="5">
         <v>73.179834</v>
       </c>
       <c r="C29" s="11">
         <v>1.1333410871921945</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="5">
         <v>21.633524000000001</v>
       </c>
       <c r="C30" s="11">
         <v>0.33503986371379901</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="5">
         <v>2.3504849999999999</v>
       </c>
       <c r="C31" s="11">
         <v>3.6402121728356822E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="5">
         <v>31.539366999999999</v>
       </c>
       <c r="C32" s="11">
         <v>0.48845233080377881</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="5">
         <v>12.353847999999999</v>
       </c>
       <c r="C33" s="11">
         <v>0.19132488771875483</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="5">
         <v>0.29155199999999998</v>
       </c>
       <c r="C34" s="11">
         <v>4.5152857364100969E-3</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="3">
         <v>25.066956000000001</v>
       </c>
       <c r="C35" s="10">
         <v>0.38821365959423881</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="6">
+      <c r="B36" s="5">
         <v>0.119209</v>
       </c>
       <c r="C36" s="11">
         <v>1.846197924732848E-3</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="6">
+      <c r="B37" s="5">
         <v>19.617090999999999</v>
       </c>
       <c r="C37" s="11">
         <v>0.303811228124516</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B38" s="6">
+      <c r="B38" s="5">
         <v>5.3306870000000002</v>
       </c>
       <c r="C38" s="11">
         <v>8.2556713644107174E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="5">
         <v>24.058253000000001</v>
       </c>
       <c r="C39" s="11">
         <v>0.37259180734087038</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="3">
         <v>436.25410699999998</v>
       </c>
       <c r="C40" s="10">
         <v>6.7562971503794325</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="5">
         <v>39.485964000000003</v>
       </c>
       <c r="C41" s="11">
         <v>0.61152182127923194</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="5">
         <v>94.266347999999994</v>
       </c>
       <c r="C42" s="11">
         <v>1.4599093696763201</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B43" s="3">
         <v>6.02278</v>
       </c>
       <c r="C43" s="10">
         <v>9.327520520365494E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="5">
         <v>0.16273000000000001</v>
       </c>
       <c r="C44" s="11">
         <v>2.5202106241288525E-3</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="5">
         <v>1.6333580000000001</v>
       </c>
       <c r="C45" s="11">
         <v>2.5295926901037633E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="5">
         <v>4.2266919999999999</v>
       </c>
       <c r="C46" s="11">
         <v>6.5459067678488456E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A47" s="9" t="s">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="7">
+      <c r="B47" s="6">
         <v>1.1468036210000001</v>
       </c>
       <c r="C47" s="10">
         <v>1.7760626002787674E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="3">
         <v>50.75012211</v>
       </c>
       <c r="C48" s="11">
         <v>0.78597060724794798</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="3">
         <v>74.095955790000005</v>
       </c>
       <c r="C49" s="11">
         <v>1.1475291279231843</v>
       </c>
     </row>
-    <row r="50" spans="1:3" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:3" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="3">
+        <v>1184.57</v>
+      </c>
+      <c r="C50" s="11">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B50" s="3">
-[...2 lines deleted...]
-      <c r="C50" s="11">
+      <c r="B51" s="5">
+        <v>746.56</v>
+      </c>
+      <c r="C51" s="11">
+        <v>11.56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52" s="5">
+        <v>438.01</v>
+      </c>
+      <c r="C52" s="11">
         <v>12.815059061272486</v>
       </c>
     </row>
-    <row r="51" spans="1:3" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="8" t="s">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
         <v>45</v>
-      </c>
-[...20 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B53" s="3">
         <v>1727.2576100000001</v>
       </c>
       <c r="C53" s="11">
-        <v>18.68559984595063</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B54" s="3">
         <v>1660.170650391</v>
       </c>
       <c r="C54" s="11">
-        <v>17.959848183385819</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B55" s="3">
         <v>1271.3511450000001</v>
       </c>
       <c r="C55" s="11">
-        <v>19.689502013318879</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B56" s="3">
         <v>1213.438024798</v>
       </c>
       <c r="C56" s="11">
-        <v>18.792597565401888</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B57" s="3">
         <v>455.90646389999995</v>
       </c>
       <c r="C57" s="11">
-        <v>16.359555757699717</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B58" s="3">
         <v>446.73262556199995</v>
       </c>
       <c r="C58" s="11">
-        <v>16.030365602072635</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
+        <v>12.815059061272486</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B59" s="5">
+        <v>9243.7900000000009</v>
+      </c>
+      <c r="C59" s="5"/>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="5">
+        <v>6456.99</v>
+      </c>
+      <c r="C60" s="5"/>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="6">
-[...17 lines deleted...]
-      <c r="B61" s="6">
+      <c r="B61" s="5">
         <v>2786.79</v>
       </c>
-      <c r="C61" s="6"/>
+      <c r="C61" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>