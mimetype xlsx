--- v0 (2026-07-18)
+++ v1 (2026-10-31)
@@ -1,239 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vide-my.sharepoint.com/personal/ieva_veiksina_daba_gov_lv/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="198" documentId="8_{791107A5-1474-4BB8-AC9C-0996BB387B1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1451A3C6-5C0D-416F-81F9-E9EDF7919DCE}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{F6C0068F-D2E0-4865-BAC3-ACA396FA621A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{669A6049-57CB-4B60-BF41-E406517E7BAF}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C917B191-51D2-4C71-A648-B427184A09AC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Pārskats" sheetId="1" r:id="rId1"/>
-    <sheet name="Izvelnes" sheetId="2" r:id="rId2"/>
+    <sheet name="Lapa1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O35" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="O5" i="1"/>
+  <c r="O22" i="2" l="1"/>
+  <c r="O25" i="2"/>
+  <c r="K25" i="2"/>
+  <c r="O21" i="2"/>
+  <c r="O23" i="2"/>
+  <c r="O20" i="2"/>
+  <c r="O19" i="2"/>
+  <c r="O18" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="K18" i="2"/>
+  <c r="K17" i="2"/>
+  <c r="K16" i="2"/>
+  <c r="O17" i="2"/>
+  <c r="O16" i="2"/>
+  <c r="O8" i="2"/>
+  <c r="O7" i="2"/>
+  <c r="O6" i="2"/>
+  <c r="O5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="101">
+  <si>
+    <t>Datums no</t>
+  </si>
+  <si>
+    <t>Datums līdz</t>
+  </si>
+  <si>
+    <t>Dalība Eiropas Savienības dalībvalstu un Eiropas institūciju dabas aizsardzības vadītāju sanāksmē 14.-16.09.2026., kā arī dalība Eiropas Vides biroja organizētajā seminārā "Dabas atjaunošana visu labumam" (Restoring Nature for the Benefit of All) 16.09.2026. vakarā.</t>
+  </si>
+  <si>
+    <t>Dublina</t>
+  </si>
+  <si>
+    <t>Dalība Ziemeļvalstu un Baltijas valstu LIFE programmas projektu tīklošanās pasākumā.</t>
+  </si>
+  <si>
+    <t>Sofija</t>
+  </si>
+  <si>
+    <t>Piedalīties pieredzes apmaiņas vizītē Lietuvā pēc LIFE IP PAF-NATURALIT projekta partneru uzaicinājuma, lai iepazītos ar radniecīga integrētā LIFE projekta īstenošanas pieredzi, dabas atjaunošanas un Natura 2000 teritoriju apsaimniekošanas pasākumiem, veicinātu zināšanu un labās prakses pārnesi, kā arī stiprinātu sadarbību starp Latvijas un Lietuvas dabas aizsardzības institūcijām un LIFE integrēto projektu īstenotājiem.</t>
+  </si>
+  <si>
+    <t>Pērnava</t>
+  </si>
+  <si>
+    <t>Bresta</t>
+  </si>
+  <si>
+    <t>Leida</t>
+  </si>
+  <si>
+    <t>Fjordkysten regional- og geopark</t>
+  </si>
+  <si>
+    <t>Brisele</t>
+  </si>
+  <si>
+    <t>Tallina</t>
+  </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Amata nosaukums</t>
   </si>
   <si>
     <t>Mēnesis</t>
   </si>
   <si>
     <t>Dienu skaits</t>
   </si>
   <si>
-    <t>Aviobiļešu klase</t>
-[...82 lines deleted...]
-  <si>
     <t xml:space="preserve">Valsts </t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Komandējuma mērķis no komandējuma pieteikuma</t>
-  </si>
-[...22 lines deleted...]
-    <t>Vācija</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Finansējuma avots 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>(izvēlas no saraksta, ja nav – ieraksta)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par viesnīcu (naktsmītni), </t>
     </r>
     <r>
@@ -247,2944 +171,2474 @@
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Izdevumi par aviobiļetēm, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
+    <t>Aviobiļešu klase</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Dienas nauda, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Citi komandējuma izdevumi, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>summa</t>
     </r>
   </si>
   <si>
-    <t>Aprīlis</t>
-[...5 lines deleted...]
-    <t>Dalība IMPEL darbseminārā par invazīvo sugu komunikācijas stratēģiju "WG1 NIRAM &amp; IAS Workshop on awareness raising" Berlīnē.</t>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Invazīvo sugu nodaļas vadītāja</t>
   </si>
   <si>
     <t>Eiropas Savienības (LIFE) projektu finansējums</t>
   </si>
   <si>
-    <t>Dalība projekta “Eiropas ekosfēra – jauniešu kopienas noturības veicināšana saiknē ar dabu”  (European EcoSphere – Building youth Community Resilience through nature Engagement) aktivitātē di San Polo komūnā  di Piave pilsētā, Itālijā.</t>
-[...44 lines deleted...]
-    <t>Maijs</t>
+    <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Komunikācijas vadītāja</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Projekta koordinatore</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Kompensāciju nodaļas vadītājs</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Mežu biotopu eksperte</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
   <si>
     <t>Francija</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>Lietuva</t>
   </si>
   <si>
-    <t>Kamanos dabas rezervāts</t>
-[...4 lines deleted...]
-  <si>
     <t>Pamatbudžets</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Informācija par ārvalstu komandējumu izdevumiem no 01.04.2026. līdz 30.06.2026.</t>
-[...77 lines deleted...]
-    <t xml:space="preserve">Daļas vadītājs </t>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Grafikas dizainere</t>
-[...2 lines deleted...]
-    <t>Kartogrāfe</t>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
   </si>
   <si>
     <t>Dabas izglītības speciāliste, Ziemeļvidzemes biosfēras rezervāta koordinatore</t>
   </si>
   <si>
-    <t xml:space="preserve">Projekta vadītāja </t>
-[...88 lines deleted...]
-  <si>
     <t>30</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>Dalība UNESCO programmas "Cilvēks un biosfēra" (MAB) 3. Pasaules jauniešu forumā "Apņemšanās veidot nākotni, kādu mēs vēlamies" (“Committed to the Future We Want”).</t>
-[...5 lines deleted...]
-    <t>Dalība bioloģiskās daudzveidības monitoringa konferencē "BioMonWeek: The European Conference for Biodiversity Monitoring 2026".</t>
+    <t>Jūlijs</t>
+  </si>
+  <si>
+    <t>Augusts</t>
+  </si>
+  <si>
+    <t>Septembris</t>
+  </si>
+  <si>
+    <t>Nīderlande</t>
+  </si>
+  <si>
+    <t>Norvēģija</t>
+  </si>
+  <si>
+    <t>Bulgārija</t>
+  </si>
+  <si>
+    <t>Igaunija</t>
+  </si>
+  <si>
+    <t>Viļņa; Druskininki</t>
+  </si>
+  <si>
+    <t>Belģija</t>
+  </si>
+  <si>
+    <t>īrija</t>
+  </si>
+  <si>
+    <t>Dalība pieredzes apmaiņas vizītē, lai iepazītos ar Igaunijas pieredzi invazīvo sugu pārvaldībā, Eiropas Parlamenta un Padomes Regulas (ES) Nr. 1143/2014 par invazīvu svešzemju sugu introdukcijas un izplatīšanās profilaksi un pārvaldību īstenošanā, kā arī invazīvo sugu agrīnās atklāšanas, monitoringa, ierobežošanas un izskaušanas metodēs.</t>
+  </si>
+  <si>
+    <t>Dalība konferencē "8th European Congress of Conservation Biology (ECCB)".</t>
+  </si>
+  <si>
+    <t>Dalība Starptautiskajā Jauno reindžeru nometnē.</t>
+  </si>
+  <si>
+    <t>Pilotprogrammas "Ziedu pļavas" rezultātu prezentēšana konferencē "Eurasian Grassland Conference 2026".</t>
+  </si>
+  <si>
+    <t>Dalība zinātniskā konferencē SERE2026 (15th European Conference on Ecological Restoration).</t>
+  </si>
+  <si>
+    <t>Dalība invazīvo sugu pārvaldībai veltītajā starptautiskajā konferencē Neobiota 2026 (https://neobiota2026.org/) - 14th International Conference on Biological Invasions.</t>
+  </si>
+  <si>
+    <t>Dalība Nordic-Baltic LIFE projektu platformas sanāksmē.</t>
+  </si>
+  <si>
+    <t>Zālāju biotopu eksperte</t>
+  </si>
+  <si>
+    <t>Invazīvo sugu eksperte</t>
+  </si>
+  <si>
+    <t>Eksperts</t>
+  </si>
+  <si>
+    <t>Jaunākā eksperte</t>
+  </si>
+  <si>
+    <t>Departamenta direktores vietniece, Nodaļas vadītāja</t>
+  </si>
+  <si>
+    <t>Eksperts sugu un biotopu aizsardzības jomā</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Departamenta direktore </t>
+  </si>
+  <si>
+    <t>Projekta vadītāja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datu nodaļas vadītājs </t>
+  </si>
+  <si>
+    <t>Ģenerāldirektore</t>
+  </si>
+  <si>
+    <t>Juriste, Papildinošā finansējuma koordinatore</t>
+  </si>
+  <si>
+    <t>Finanšu vadītāja</t>
+  </si>
+  <si>
+    <t>Sabiedrības informēšanas un rezultātu izplatīšanas aktivitāšu koordinatore</t>
+  </si>
+  <si>
+    <t>Informācija par ārvalstu komandējumu izdevumiem no 01.07.2026. līdz 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Tallina; Lahemaa parks Vihula</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="168" formatCode="dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF1C1C1C"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8A15C8-AE04-4F5A-A333-99BF8E0EC9E4}">
-  <dimension ref="A2:Q35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A65236E-5AF9-46CD-930F-335934A3B8CB}">
+  <dimension ref="A2:O36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="7"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="8.85546875" style="3"/>
+    <col min="2" max="2" width="33.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="14" style="3" customWidth="1"/>
+    <col min="8" max="8" width="30.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="64.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="47.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13" style="3" customWidth="1"/>
+    <col min="12" max="12" width="11.5703125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.28515625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="13.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="21" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
     </row>
-    <row r="4" spans="1:15" s="6" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" s="2" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="E4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="10">
+        <v>46209</v>
+      </c>
+      <c r="D5" s="10">
+        <v>46214</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" s="12">
+        <v>6</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="16">
+        <v>800</v>
+      </c>
+      <c r="L5" s="16">
+        <v>397.4</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="16">
+        <v>360</v>
+      </c>
+      <c r="O5" s="16">
+        <f>15.84+690+42.3</f>
+        <v>748.14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="10">
+        <v>46220</v>
+      </c>
+      <c r="D6" s="10">
+        <v>46227</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" s="12">
+        <v>8</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J6" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="32">
+        <v>0</v>
+      </c>
+      <c r="L6" s="32">
+        <v>404.65</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="32">
+        <v>156</v>
+      </c>
+      <c r="O6" s="32">
+        <f>125+21.12</f>
+        <v>146.12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="10">
+        <v>46221</v>
+      </c>
+      <c r="D7" s="10">
+        <v>46227</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="12">
+        <v>7</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="32">
+        <v>400</v>
+      </c>
+      <c r="L7" s="32">
+        <v>350.99</v>
+      </c>
+      <c r="M7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="32">
+        <v>245</v>
+      </c>
+      <c r="O7" s="32">
+        <f>15.84+380</f>
+        <v>395.84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="10">
+        <v>46221</v>
+      </c>
+      <c r="D8" s="10">
+        <v>46227</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" s="12">
+        <v>7</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="32">
+        <v>400</v>
+      </c>
+      <c r="L8" s="32">
+        <v>350.99</v>
+      </c>
+      <c r="M8" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="32">
+        <v>245</v>
+      </c>
+      <c r="O8" s="32">
+        <f>15.84+380+53.99</f>
+        <v>449.83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D9" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="12">
+        <v>2</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="32">
+        <v>70</v>
+      </c>
+      <c r="L9" s="18">
+        <v>0</v>
+      </c>
+      <c r="M9" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="32">
+        <v>80</v>
+      </c>
+      <c r="O9" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="B10" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D10" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" s="12">
+        <v>2</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="32">
+        <v>70</v>
+      </c>
+      <c r="L10" s="18">
+        <v>0</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" s="32">
+        <v>80</v>
+      </c>
+      <c r="O10" s="18">
+        <v>6.09</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D11" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="12">
+        <v>2</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="32">
+        <v>70</v>
+      </c>
+      <c r="L11" s="18">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N11" s="32">
+        <v>80</v>
+      </c>
+      <c r="O11" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D12" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="12">
+        <v>2</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="32">
+        <v>70</v>
+      </c>
+      <c r="L12" s="18">
+        <v>0</v>
+      </c>
+      <c r="M12" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" s="32">
+        <v>80</v>
+      </c>
+      <c r="O12" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D13" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="12">
+        <v>2</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="32">
+        <v>70</v>
+      </c>
+      <c r="L13" s="18">
+        <v>0</v>
+      </c>
+      <c r="M13" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N13" s="32">
+        <v>80</v>
+      </c>
+      <c r="O13" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D14" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="12">
+        <v>2</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="32">
+        <v>70</v>
+      </c>
+      <c r="L14" s="18">
+        <v>0</v>
+      </c>
+      <c r="M14" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N14" s="32">
+        <v>80</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="10">
+        <v>46232</v>
+      </c>
+      <c r="D15" s="10">
+        <v>46233</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="12">
+        <v>2</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="32">
+        <v>70</v>
+      </c>
+      <c r="L15" s="18">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="32">
+        <v>80</v>
+      </c>
+      <c r="O15" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="10">
+        <v>46258</v>
+      </c>
+      <c r="D16" s="10">
+        <v>46263</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="12">
+        <v>6</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="32">
+        <f>430</f>
+        <v>430</v>
+      </c>
+      <c r="L16" s="32">
+        <v>703.24</v>
+      </c>
+      <c r="M16" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="32">
+        <v>360</v>
+      </c>
+      <c r="O16" s="32">
+        <f>450+15.84+46</f>
+        <v>511.84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D17" s="10">
+        <v>46275</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="12">
+        <v>4</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="32">
+        <f>236+112</f>
+        <v>348</v>
+      </c>
+      <c r="L17" s="18">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N17" s="32">
+        <v>160</v>
+      </c>
+      <c r="O17" s="32">
+        <f>124+3.99</f>
+        <v>127.99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="C18" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D18" s="10">
+        <v>46275</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="12">
+        <v>4</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="I18" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="32">
+        <f>236+112</f>
+        <v>348</v>
+      </c>
+      <c r="L18" s="18">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N18" s="32">
+        <v>160</v>
+      </c>
+      <c r="O18" s="32">
+        <f>124+3.99</f>
+        <v>127.99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D19" s="10">
+        <v>46275</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" s="12">
+        <v>4</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="I19" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="32">
+        <f>236+112</f>
+        <v>348</v>
+      </c>
+      <c r="L19" s="18">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N19" s="32">
+        <v>160</v>
+      </c>
+      <c r="O19" s="32">
+        <f>124+3.99+10</f>
+        <v>137.99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="C20" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D20" s="10">
+        <v>46277</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="12">
+        <v>6</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="16">
+        <v>715</v>
+      </c>
+      <c r="L20" s="16">
+        <v>335.22</v>
+      </c>
+      <c r="M20" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="16">
+        <v>360</v>
+      </c>
+      <c r="O20" s="16">
+        <f>415+15.04+21.8</f>
+        <v>451.84000000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D21" s="10">
+        <v>46277</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="12">
+        <v>6</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="J21" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="16">
+        <v>715</v>
+      </c>
+      <c r="L21" s="16">
+        <v>335.22</v>
+      </c>
+      <c r="M21" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="16">
+        <v>360</v>
+      </c>
+      <c r="O21" s="16">
+        <f>415+15.04+21.8</f>
+        <v>451.84000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D22" s="10">
+        <v>46277</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" s="12">
+        <v>6</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="16">
+        <v>715</v>
+      </c>
+      <c r="L22" s="16">
+        <v>335.22</v>
+      </c>
+      <c r="M22" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" s="16">
+        <v>360</v>
+      </c>
+      <c r="O22" s="16">
+        <f>415+15.04+21.8</f>
+        <v>451.84000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="10">
+        <v>46272</v>
+      </c>
+      <c r="D23" s="10">
+        <v>46277</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="12">
+        <v>6</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="16">
+        <v>715</v>
+      </c>
+      <c r="L23" s="16">
+        <v>335.22</v>
+      </c>
+      <c r="M23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="16">
+        <v>360</v>
+      </c>
+      <c r="O23" s="16">
+        <f>415+15.04+21.8</f>
+        <v>451.84000000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="21">
+        <v>46273</v>
+      </c>
+      <c r="D24" s="21">
+        <v>46275</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="22">
+        <v>3</v>
+      </c>
+      <c r="G24" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="J24" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="26">
+        <v>120</v>
+      </c>
+      <c r="L24" s="26">
+        <v>0</v>
+      </c>
+      <c r="M24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="N24" s="26">
+        <v>36</v>
+      </c>
+      <c r="O24" s="26">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="27">
+        <v>46279</v>
+      </c>
+      <c r="D25" s="27">
+        <v>46282</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" s="15">
+        <v>4</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="I25" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="4" t="s">
-[...20 lines deleted...]
-      <c r="M4" s="5" t="s">
+      <c r="J25" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" s="16">
+        <f>348+246</f>
+        <v>594</v>
+      </c>
+      <c r="L25" s="16">
+        <v>474.95</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" s="16">
+        <v>240</v>
+      </c>
+      <c r="O25" s="16">
+        <f>10.56+58.7</f>
+        <v>69.260000000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D26" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F26" s="12">
         <v>4</v>
       </c>
-      <c r="N4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O4" s="5" t="s">
+      <c r="G26" s="12" t="s">
         <v>47</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H5" s="10" t="s">
+      <c r="H26" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I26" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L26" s="18">
+        <v>0</v>
+      </c>
+      <c r="M26" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...44 lines deleted...]
-      <c r="H6" s="10" t="s">
+      <c r="N26" s="33">
+        <v>120</v>
+      </c>
+      <c r="O26" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D27" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" s="12">
+        <v>4</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I27" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L27" s="18">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...38 lines deleted...]
-      <c r="F7" s="12">
+      <c r="N27" s="33">
+        <v>120</v>
+      </c>
+      <c r="O27" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D28" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="12">
         <v>4</v>
       </c>
-      <c r="G7" s="10" t="s">
-[...43 lines deleted...]
-      <c r="F8" s="12">
+      <c r="G28" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I28" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L28" s="18">
+        <v>0</v>
+      </c>
+      <c r="M28" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N28" s="33">
+        <v>120</v>
+      </c>
+      <c r="O28" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D29" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" s="12">
         <v>4</v>
       </c>
-      <c r="G8" s="10" t="s">
-[...43 lines deleted...]
-      <c r="F9" s="15">
+      <c r="G29" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I29" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L29" s="18">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N29" s="33">
+        <v>120</v>
+      </c>
+      <c r="O29" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D30" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" s="12">
         <v>4</v>
       </c>
-      <c r="G9" s="10" t="s">
-[...43 lines deleted...]
-      <c r="F10" s="15">
+      <c r="G30" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I30" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L30" s="18">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N30" s="33">
+        <v>120</v>
+      </c>
+      <c r="O30" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D31" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F31" s="12">
         <v>4</v>
       </c>
-      <c r="G10" s="12" t="s">
-[...45 lines deleted...]
-      <c r="F11" s="15">
+      <c r="G31" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I31" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L31" s="18">
+        <v>0</v>
+      </c>
+      <c r="M31" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N31" s="33">
+        <v>120</v>
+      </c>
+      <c r="O31" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D32" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F32" s="12">
         <v>4</v>
       </c>
-      <c r="G11" s="10" t="s">
-[...43 lines deleted...]
-      <c r="F12" s="15">
+      <c r="G32" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L32" s="18">
+        <v>0</v>
+      </c>
+      <c r="M32" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N32" s="33">
+        <v>120</v>
+      </c>
+      <c r="O32" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D33" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F33" s="12">
         <v>4</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...31 lines deleted...]
-      <c r="B13" s="10" t="s">
+      <c r="G33" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I33" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K33" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L33" s="18">
+        <v>0</v>
+      </c>
+      <c r="M33" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N33" s="33">
+        <v>120</v>
+      </c>
+      <c r="O33" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A34" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D34" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F34" s="12">
+        <v>4</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I34" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K34" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L34" s="18">
+        <v>0</v>
+      </c>
+      <c r="M34" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N34" s="33">
+        <v>120</v>
+      </c>
+      <c r="O34" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A35" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="11">
-[...8 lines deleted...]
-      <c r="F13" s="15">
+      <c r="C35" s="10">
+        <v>46286</v>
+      </c>
+      <c r="D35" s="10">
+        <v>46289</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F35" s="12">
         <v>4</v>
       </c>
-      <c r="G13" s="10" t="s">
-[...219 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="G35" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I35" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K35" s="32">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="L35" s="18">
+        <v>0</v>
+      </c>
+      <c r="M35" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="N35" s="33">
         <v>120</v>
       </c>
-      <c r="B18" s="10" t="s">
-[...846 lines deleted...]
-      </c>
+      <c r="O35" s="32">
+        <v>278.89999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="O36" s="34"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:O7" xr:uid="{4F8A15C8-AE04-4F5A-A333-99BF8E0EC9E4}"/>
   <mergeCells count="1">
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M16 M33:M35" xr:uid="{7D1D798B-3DA3-4F96-9A35-8CD4953B5A32}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M16 M5:M8 M20:M23 M25" xr:uid="{1243B04A-4B5A-4547-B661-D2F128DD1E41}">
       <formula1>"Biznesa,Ekonomiskā"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E35" xr:uid="{703792D1-45FF-4D96-B431-F41B9BAC5B65}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E35" xr:uid="{1E20E4DB-21AF-4E15-AC49-412F8582EE15}">
       <formula1>"Janvāris,Februāris,Marts,Aprīlis,Maijs,Jūnijs,Jūlijs,Augusts,Septembris,Oktobris,Novembris,Decembris"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
-</file>
-[...447 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Izvelnes</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Ieva Veikšina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>